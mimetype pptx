--- v0 (2025-10-15)
+++ v1 (2026-09-26)
@@ -170,54 +170,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="114" d="100"/>
-          <a:sy n="114" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="120" y="84"/>
+        <p:origin x="240" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -566,51 +566,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="752859" y="6453386"/>
             <a:ext cx="1607944" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2584056" y="6453386"/>
             <a:ext cx="7023377" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
@@ -863,51 +863,51 @@
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>Modifiez le texte du titre</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2893566" y="6453386"/>
             <a:ext cx="5538167" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1534,51 +1534,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBF3BF43-5001-A22F-64A7-1A47BCA75CEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1390650" y="6453386"/>
             <a:ext cx="1204572" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EAB663F-075E-480A-6974-849558500F0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2893566" y="6453386"/>
             <a:ext cx="5538167" cy="404615"/>
@@ -1680,51 +1680,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2137,51 +2137,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="723901" y="6453386"/>
             <a:ext cx="1204572" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2205945" y="6453386"/>
             <a:ext cx="2373675" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2687,51 +2687,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E9DB50D-1898-841B-4B82-62CE771DD41E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1390650" y="6453386"/>
             <a:ext cx="1204572" cy="404615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31713492-8589-2E2A-528E-F2A6DD2084E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2893566" y="6453386"/>
             <a:ext cx="5538167" cy="404615"/>
@@ -2833,51 +2833,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2990,51 +2990,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1390650" y="6453386"/>
             <a:ext cx="1204572" cy="404615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{87DE6118-2437-4B30-8E3C-4D2BE6020583}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/19/2025</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2893565" y="6453386"/>
             <a:ext cx="6280831" cy="404615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3479,51 +3479,51 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="9" pos="5184">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="10" pos="702">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="11" pos="648">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-valerie-le-pochat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-saida-fadili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-catherine-roblot" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-delphine-lartiges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-nouria-issouf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-sandra-geminiano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-evelyne-blandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-mathilde-girard" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-nathalie-laval-mader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-marianne-cathala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-eleonore-terral" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/m-hugo-rosier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-chloe-trictin" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/m-hugo-spielvogel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-cecile-bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-celine-barbacetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/claire-gautier" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/m-ludovic-de-courtivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-manon-brezault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-delphine-guilloteau" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-manon-brezault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-delphine-guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/claire-gautier" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-delphine-lartiges" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-valerie-le-pochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-saida-fadili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-catherine-roblot" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-nathalie-laval-mader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-mathilde-girard" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-sandra-geminiano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-evelyne-blandin" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/m-hugo-spielvogel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-marianne-cathala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-chloe-trictin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-eleonore-terral" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/m-ludovic-de-courtivron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-celine-barbacetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/mme-cecile-bellanger" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="52" name="Connecteur droit 51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C207B97E-FE52-4D95-AB4F-705D838F7C5F}"/>
@@ -3865,61 +3865,67 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1467" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Directrice</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1467" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId2"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
               <a:t>Nathalie LAVAL-MADER </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1467" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="ZoneTexte 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657B26E0-8BF6-4B77-AAC3-C920F09AD2CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="182866" y="95462"/>
             <a:ext cx="5360239" cy="914240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -4424,154 +4430,96 @@
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Chargé d’orientation et d’insertion professionnelle ENGAGE.EU</a:t>
+              <a:t>Gestionnaires des conventions de stage</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Hugo ROSIER</a:t>
+              <a:t>Sandra GEMINIANO</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
-            <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
-[...10 lines deleted...]
-            <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...13 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId7">
-                  <a:extLst>
-[...29 lines deleted...]
-                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Valérie LE POCHAT</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
@@ -4704,51 +4652,51 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pôle Administration, Finances et Supports</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId9">
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Manon BREZAULT</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="ZoneTexte 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4113C9F3-2D9B-47D4-9A52-84E71729DB72}"/>
               </a:ext>
             </a:extLst>
@@ -4853,51 +4801,51 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1467" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pôle Orientation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1467" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId10">
+                <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Céline BARBACETTO</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1467" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="43" name="Connecteur droit 42">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5E9F990-DA8A-4A94-8723-E94404222605}"/>
               </a:ext>
             </a:extLst>
@@ -5040,51 +4988,51 @@
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pôle Insertion Professionnelle - Relations Entreprises</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId11">
+                <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Chloé TRICTIN</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="ZoneTexte 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F5550C4-4392-4D68-9890-3DF591155926}"/>
               </a:ext>
             </a:extLst>
@@ -5197,51 +5145,51 @@
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Responsable de la valorisation de l’offre de formation initiale</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1400" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId12">
+                <a:hlinkClick r:id="rId11">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Évelyne BLANDIN</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1400" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="ZoneTexte 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF2241A3-4440-4D7E-B6E6-BF1A6FD5969F}"/>
               </a:ext>
             </a:extLst>
@@ -5318,51 +5266,51 @@
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> administrative et financière </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId13">
+                <a:hlinkClick r:id="rId12">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Saïda FADILI</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
@@ -5376,51 +5324,51 @@
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Gestionnaire de la communication </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId14">
+                <a:hlinkClick r:id="rId13">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Delphine GUILLOTEAU</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
@@ -5434,51 +5382,51 @@
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Gestionnaire documentaire et administrative </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId15">
+                <a:hlinkClick r:id="rId14">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Cécile BELLANGER</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
@@ -5556,51 +5504,51 @@
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Chargée de gestion des relations enseignements secondaire et supérieur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId16">
+                <a:hlinkClick r:id="rId15">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Marianne CATHALA</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
@@ -5614,301 +5562,230 @@
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Psychologues de l’éducation nationale spécialisées dans le conseil en orientation scolaire et professionnelle :</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId17">
+                <a:hlinkClick r:id="rId16">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Mathilde GIRARD </a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId17">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Catherine ROBLOT</a:t>
+            </a:r>
+            <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF">
+                  <a:lumMod val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="457189"/>
+            <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF">
+                  <a:lumMod val="50000"/>
+                </a:srgbClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="457189"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1333" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:lumMod val="50000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chargée de projets orientation et projet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1333" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:lumMod val="50000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Acorda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1333" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:lumMod val="50000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> :</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="457189"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1333" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId18">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Catherine ROBLOT</a:t>
+              <a:t>Claire GAUTIER</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="FFFFFF">
+                <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
-                </a:srgbClr>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Chargée de projets orientation et projet </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="fr-FR" sz="1333" dirty="0" err="1">
+              <a:t>Pilote des ressources documentaires </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="457189"/>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1333" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:lumMod val="50000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...78 lines deleted...]
-                <a:hlinkClick r:id="rId20">
+                <a:hlinkClick r:id="rId19">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Éléonore TERRAL</a:t>
-            </a:r>
-[...75 lines deleted...]
-              <a:t> ISSOUF</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
             <a:endParaRPr lang="fr-FR" sz="1333" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:lumMod val="50000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" defTabSz="457189"/>
@@ -6199,54 +6076,54 @@
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr sz="1600" b="1" dirty="0">
             <a:solidFill>
               <a:srgbClr val="E46C0A"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:defRPr>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="PPoint_UTC_2023" id="{1E1AAFA6-CEE0-D948-A146-99CBB9C272C2}" vid="{1375AA85-EC08-B247-9AC5-64BF4757D786}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>197</Words>
+  <Words>180</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
-  <Paragraphs>61</Paragraphs>
+  <Paragraphs>55</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>